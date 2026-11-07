--- v0 (2025-10-11)
+++ v1 (2026-11-07)
@@ -1,77 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="232"/>
         <w:gridCol w:w="430"/>
         <w:gridCol w:w="553"/>
         <w:gridCol w:w="2912"/>
         <w:gridCol w:w="1940"/>
         <w:gridCol w:w="1110"/>
         <w:gridCol w:w="2428"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C7327" w:rsidRPr="002A61D1" w14:paraId="379B9C1C" w14:textId="77777777" w:rsidTr="0037091C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74EE1338" w14:textId="77777777" w:rsidR="000C7327" w:rsidRPr="00047B95" w:rsidRDefault="000C7327" w:rsidP="0053029E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A61D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
           </w:p>
@@ -94,56 +90,50 @@
               <w:t>DETAILS OF STUDENT</w:t>
             </w:r>
             <w:r w:rsidR="00075023">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (APPLICANT)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CD02155" w14:textId="77777777" w:rsidR="000C7327" w:rsidRPr="002A61D1" w:rsidRDefault="000C7327" w:rsidP="002B772B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C6A97" w:rsidRPr="002A61D1" w14:paraId="1724BAE4" w14:textId="77777777" w:rsidTr="001C6A97">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="344" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67C0BD07" w14:textId="77777777" w:rsidR="001C6A97" w:rsidRPr="002A61D1" w:rsidRDefault="001C6A97" w:rsidP="009725BE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="Text1221"/>
             <w:r w:rsidRPr="002A61D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -245,56 +235,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1264" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39B60684" w14:textId="77777777" w:rsidR="001C6A97" w:rsidRPr="002A61D1" w:rsidRDefault="001C6A97" w:rsidP="00776678">
             <w:pPr>
               <w:ind w:firstLine="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C7327" w:rsidRPr="002A61D1" w14:paraId="0291E88F" w14:textId="77777777" w:rsidTr="0037091C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7722747F" w14:textId="77777777" w:rsidR="000C7327" w:rsidRDefault="000C7327" w:rsidP="002B772B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FDC2AC3" w14:textId="77777777" w:rsidR="000C7327" w:rsidRDefault="00A8040B" w:rsidP="002B772B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
@@ -306,56 +290,50 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PERSONAL STATEMENT</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C6179FE" w14:textId="77777777" w:rsidR="000C7327" w:rsidRPr="002A61D1" w:rsidRDefault="000C7327" w:rsidP="002B772B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E409F" w:rsidRPr="002A61D1" w14:paraId="002523CB" w14:textId="77777777" w:rsidTr="0037091C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32935CEA" w14:textId="77777777" w:rsidR="003E409F" w:rsidRPr="002A61D1" w:rsidRDefault="003E409F" w:rsidP="002B772B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="202"/>
                 <w:tab w:val="left" w:pos="10098"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -590,56 +568,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="41BCB97F" w14:textId="77777777" w:rsidR="003E409F" w:rsidRPr="002A61D1" w:rsidRDefault="003E409F" w:rsidP="002B772B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="202"/>
                 <w:tab w:val="left" w:pos="10098"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A61D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E409F" w:rsidRPr="002A61D1" w14:paraId="7085F04E" w14:textId="77777777" w:rsidTr="0037091C">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="120" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BDAD061" w14:textId="77777777" w:rsidR="003E409F" w:rsidRPr="002A61D1" w:rsidRDefault="003E409F" w:rsidP="0009215A">
             <w:pPr>
               <w:ind w:firstLine="142"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="pct"/>
             <w:gridSpan w:val="6"/>
@@ -866,293 +838,281 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C3D6403" w14:textId="77777777" w:rsidR="00F035F1" w:rsidRDefault="00F035F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A32AC9E" w14:textId="77777777" w:rsidR="002415B8" w:rsidRPr="00EF6431" w:rsidRDefault="002415B8" w:rsidP="00EF6431">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002415B8" w:rsidRPr="00EF6431">
-      <w:footerReference w:type="even" r:id="rId7"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="oddPage"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1152" w:right="1152" w:bottom="1152" w:left="1152" w:header="720" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19ECBFDC" w14:textId="77777777" w:rsidR="003B3366" w:rsidRDefault="003B3366">
+    <w:p w14:paraId="7EFF995E" w14:textId="77777777" w:rsidR="0028545A" w:rsidRDefault="0028545A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68787F86" w14:textId="77777777" w:rsidR="003B3366" w:rsidRDefault="003B3366">
+    <w:p w14:paraId="091061EF" w14:textId="77777777" w:rsidR="0028545A" w:rsidRDefault="0028545A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="4D"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5CC37369" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
-[...5 lines deleted...]
-      <w:instrText xml:space="preserve">  </w:instrText>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="001B506A">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="512F6D3E" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="515E5D02" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="10702" w:y="68"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00000000">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:instrText>PAGE</w:instrText>
-[...7 lines deleted...]
-      <w:instrText xml:space="preserve">  </w:instrText>
+      <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00082281">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2C22E886" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7B769D91" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="1087D09E" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9605"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
@@ -1165,88 +1125,102 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C2300FE" w14:textId="77777777" w:rsidR="003B3366" w:rsidRDefault="003B3366">
+    <w:p w14:paraId="445F64DC" w14:textId="77777777" w:rsidR="0028545A" w:rsidRDefault="0028545A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38ECA1A7" w14:textId="77777777" w:rsidR="003B3366" w:rsidRDefault="003B3366">
+    <w:p w14:paraId="01D32164" w14:textId="77777777" w:rsidR="0028545A" w:rsidRDefault="0028545A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4AC8664B" w14:textId="77777777" w:rsidR="00434FAF" w:rsidRDefault="00434FAF">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4C1FA04F" w14:textId="77777777" w:rsidR="00434FAF" w:rsidRDefault="00434FAF">
+    <w:pPr>
+      <w:pStyle w:val="En-tte"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10490" w:type="dxa"/>
       <w:tblInd w:w="-284" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6752"/>
       <w:gridCol w:w="3738"/>
     </w:tblGrid>
     <w:tr w:rsidR="00CF0571" w14:paraId="1ACE2665" w14:textId="77777777" w:rsidTr="00662A60">
-      <w:tblPrEx>
-[...4 lines deleted...]
-      </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6752" w:type="dxa"/>
           <w:vAlign w:val="bottom"/>
         </w:tcPr>
         <w:p w14:paraId="5C74D0FF" w14:textId="64013441" w:rsidR="00CF0571" w:rsidRPr="00507474" w:rsidRDefault="00CF0571">
           <w:pPr>
             <w:pStyle w:val="Titre2"/>
             <w:ind w:left="-115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00507474">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
@@ -1333,162 +1307,156 @@
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:rect w14:anchorId="4552716A" id="AutoShape 4" o:spid="_x0000_s1026" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQClkRcsvQEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1XSFWi5AW&#13;&#10;FmnhA1zHbiwcj5lxm5avZ+x0uwXeEC/W3HLmzJnJ6voweLE3SA5CK+ezWgoTNHQubFv57evtiysp&#13;&#10;KKnQKQ/BtPJoSF6vnz9bjbExC+jBdwYFgwRqxtjKPqXYVBXp3gyKZhBN4KQFHFRiF7dVh2pk9MFX&#13;&#10;i7p+XY2AXUTQhoijN1NSrgu+tUane2vJJOFbydxSebG8m/xW65Vqtqhi7/SJhvoHFoNygZueoW5U&#13;&#10;UmKH7i+owWkEAptmGoYKrHXalBl4mnn9xzQPvYqmzMLiUDzLRP8PVn/eP8QvmKlTvAP9nViRaozU&#13;&#10;nDPZIa4Rm/ETdLxDtUtQhj1YHPKXPIY4FE2PZ03NIQnNwZf18qpm5TWnTnbuoJrHjyNS+mBgENlo&#13;&#10;JfLKCrja31GaSh9Lcq8At877sjYffgswZo4U8plvvgFqNtAdmTvCtHo+VTZ6wJ9SjLz2VtKPnUIj&#13;&#10;hf8YWNe38+Uy30lxlq/eLNjBy8zmMqOCZqhWJikm832abmsX0W177jQvswR4x5pZV+Z5YnUiy6st&#13;&#10;ipzOMN/OpV+qnn6W9S8AAAD//wMAUEsDBBQABgAIAAAAIQAuM9tC2QAAAAgBAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE/LTsMwELwj9R+srcSNOjxEqzROVVFxA6Q+EFcnXuKo8TqynTb8PQscymVWo9HM&#13;&#10;zhSr0XXihCG2nhTczjIQSLU3LTUKDvvnmwWImDQZ3XlCBV8YYVVOrgqdG3+mLZ52qREcQjHXCmxK&#13;&#10;fS5lrC06HWe+R2Lt0wenE9PQSBP0mcNdJ++y7FE63RJ/sLrHJ4v1cTc4BfNqcxju48tgsrh+ezdh&#13;&#10;e/x4tUpdT8fNkmG9BJFwTBcH/Gzg/lByscoPZKLoFPCa9IusPSyYVX9XloX8P6D8BgAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKWRFyy9AQAAdAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4z20LZAAAACAEAAA8AAAAAAAAAAAAAAAAAFwQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;" filled="f" stroked="f">
                     <v:path arrowok="t"/>
                     <w10:anchorlock/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CF0571" w14:paraId="327A149B" w14:textId="77777777" w:rsidTr="00662A60">
-      <w:tblPrEx>
-[...4 lines deleted...]
-      </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6752" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="71A3A909" w14:textId="062C6D76" w:rsidR="00CF0571" w:rsidRPr="00507474" w:rsidRDefault="000A2F14" w:rsidP="00FA58D6">
           <w:pPr>
             <w:pStyle w:val="Titre2"/>
             <w:ind w:left="-115"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>The Amgen Scholars Program</w:t>
           </w:r>
           <w:r w:rsidR="00314459" w:rsidRPr="00507474">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3738" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="2E98AEE3" w14:textId="28319B76" w:rsidR="00CF0571" w:rsidRPr="00092588" w:rsidRDefault="000A2F14">
+        <w:p w14:paraId="2E98AEE3" w14:textId="6048BA10" w:rsidR="00CF0571" w:rsidRPr="00092588" w:rsidRDefault="00434FAF">
           <w:pPr>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1225B4B8" wp14:editId="06274618">
-[...2 lines deleted...]
-                <wp:docPr id="277236216" name="Image 1" descr="Une image contenant Police, texte, logo, Graphique&#10;&#10;Description générée automatiquement"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6116EAFA" wp14:editId="4A3872CC">
+                <wp:extent cx="1228579" cy="620917"/>
+                <wp:effectExtent l="0" t="0" r="3810" b="1905"/>
+                <wp:docPr id="716391959" name="Image 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
-                        <pic:cNvPr id="277236216" name="Image 1" descr="Une image contenant Police, texte, logo, Graphique&#10;&#10;Description générée automatiquement"/>
+                        <pic:cNvPr id="716391959" name="Image 716391959"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1403251" cy="467750"/>
+                          <a:ext cx="1373770" cy="694296"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://pasteurfr.sharepoint.com/sites/Institut/SiteAssets/SitePages/Les-outils-com/1872430967institut_pasteur_logo_2020.png" \* MERGEFORMATINET </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23C45987" wp14:editId="372B457C">
                     <wp:extent cx="304800" cy="304800"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="2014475149" name="AutoShape 16"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr>
                             <a:spLocks/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="304800" cy="304800"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
@@ -1515,63 +1483,63 @@
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:rect w14:anchorId="745D787D" id="AutoShape 16" o:spid="_x0000_s1026" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQClkRcsvQEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1XSFWi5AW&#13;&#10;FmnhA1zHbiwcj5lxm5avZ+x0uwXeEC/W3HLmzJnJ6voweLE3SA5CK+ezWgoTNHQubFv57evtiysp&#13;&#10;KKnQKQ/BtPJoSF6vnz9bjbExC+jBdwYFgwRqxtjKPqXYVBXp3gyKZhBN4KQFHFRiF7dVh2pk9MFX&#13;&#10;i7p+XY2AXUTQhoijN1NSrgu+tUane2vJJOFbydxSebG8m/xW65Vqtqhi7/SJhvoHFoNygZueoW5U&#13;&#10;UmKH7i+owWkEAptmGoYKrHXalBl4mnn9xzQPvYqmzMLiUDzLRP8PVn/eP8QvmKlTvAP9nViRaozU&#13;&#10;nDPZIa4Rm/ETdLxDtUtQhj1YHPKXPIY4FE2PZ03NIQnNwZf18qpm5TWnTnbuoJrHjyNS+mBgENlo&#13;&#10;JfLKCrja31GaSh9Lcq8At877sjYffgswZo4U8plvvgFqNtAdmTvCtHo+VTZ6wJ9SjLz2VtKPnUIj&#13;&#10;hf8YWNe38+Uy30lxlq/eLNjBy8zmMqOCZqhWJikm832abmsX0W177jQvswR4x5pZV+Z5YnUiy6st&#13;&#10;ipzOMN/OpV+qnn6W9S8AAAD//wMAUEsDBBQABgAIAAAAIQAuM9tC2QAAAAgBAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE/LTsMwELwj9R+srcSNOjxEqzROVVFxA6Q+EFcnXuKo8TqynTb8PQscymVWo9HM&#13;&#10;zhSr0XXihCG2nhTczjIQSLU3LTUKDvvnmwWImDQZ3XlCBV8YYVVOrgqdG3+mLZ52qREcQjHXCmxK&#13;&#10;fS5lrC06HWe+R2Lt0wenE9PQSBP0mcNdJ++y7FE63RJ/sLrHJ4v1cTc4BfNqcxju48tgsrh+ezdh&#13;&#10;e/x4tUpdT8fNkmG9BJFwTBcH/Gzg/lByscoPZKLoFPCa9IusPSyYVX9XloX8P6D8BgAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKWRFyy9AQAAdAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4z20LZAAAACAEAAA8AAAAAAAAAAAAAAAAAFwQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;" filled="f" stroked="f">
                     <v:path arrowok="t"/>
                     <w10:anchorlock/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://pasteurfr.sharepoint.com/sites/Institut/SiteAssets/SitePages/Les-outils-com/1872430967institut_pasteur_logo_2020.png" \* MERGEFORMATINET </w:instrText>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <mc:AlternateContent>
               <mc:Choice Requires="wps">
                 <w:drawing>
                   <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72BE5A0A" wp14:editId="7A3D2A48">
                     <wp:extent cx="304800" cy="304800"/>
                     <wp:effectExtent l="0" t="0" r="0" b="0"/>
                     <wp:docPr id="519511385" name="AutoShape 12"/>
                     <wp:cNvGraphicFramePr>
                       <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                     </wp:cNvGraphicFramePr>
                     <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                         <wps:wsp>
                           <wps:cNvSpPr>
                             <a:spLocks/>
                           </wps:cNvSpPr>
                           <wps:spPr bwMode="auto">
                             <a:xfrm>
                               <a:off x="0" y="0"/>
                               <a:ext cx="304800" cy="304800"/>
                             </a:xfrm>
                             <a:prstGeom prst="rect">
@@ -1598,63 +1566,57 @@
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a14:hiddenLine>
                               </a:ext>
                             </a:extLst>
                           </wps:spPr>
                           <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                             <a:noAutofit/>
                           </wps:bodyPr>
                         </wps:wsp>
                       </a:graphicData>
                     </a:graphic>
                   </wp:inline>
                 </w:drawing>
               </mc:Choice>
               <mc:Fallback>
                 <w:pict>
                   <v:rect w14:anchorId="3979E47C" id="AutoShape 12" o:spid="_x0000_s1026" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQClkRcsvQEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1XSFWi5AW&#13;&#10;FmnhA1zHbiwcj5lxm5avZ+x0uwXeEC/W3HLmzJnJ6voweLE3SA5CK+ezWgoTNHQubFv57evtiysp&#13;&#10;KKnQKQ/BtPJoSF6vnz9bjbExC+jBdwYFgwRqxtjKPqXYVBXp3gyKZhBN4KQFHFRiF7dVh2pk9MFX&#13;&#10;i7p+XY2AXUTQhoijN1NSrgu+tUane2vJJOFbydxSebG8m/xW65Vqtqhi7/SJhvoHFoNygZueoW5U&#13;&#10;UmKH7i+owWkEAptmGoYKrHXalBl4mnn9xzQPvYqmzMLiUDzLRP8PVn/eP8QvmKlTvAP9nViRaozU&#13;&#10;nDPZIa4Rm/ETdLxDtUtQhj1YHPKXPIY4FE2PZ03NIQnNwZf18qpm5TWnTnbuoJrHjyNS+mBgENlo&#13;&#10;JfLKCrja31GaSh9Lcq8At877sjYffgswZo4U8plvvgFqNtAdmTvCtHo+VTZ6wJ9SjLz2VtKPnUIj&#13;&#10;hf8YWNe38+Uy30lxlq/eLNjBy8zmMqOCZqhWJikm832abmsX0W177jQvswR4x5pZV+Z5YnUiy6st&#13;&#10;ipzOMN/OpV+qnn6W9S8AAAD//wMAUEsDBBQABgAIAAAAIQAuM9tC2QAAAAgBAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE/LTsMwELwj9R+srcSNOjxEqzROVVFxA6Q+EFcnXuKo8TqynTb8PQscymVWo9HM&#13;&#10;zhSr0XXihCG2nhTczjIQSLU3LTUKDvvnmwWImDQZ3XlCBV8YYVVOrgqdG3+mLZ52qREcQjHXCmxK&#13;&#10;fS5lrC06HWe+R2Lt0wenE9PQSBP0mcNdJ++y7FE63RJ/sLrHJ4v1cTc4BfNqcxju48tgsrh+ezdh&#13;&#10;e/x4tUpdT8fNkmG9BJFwTBcH/Gzg/lByscoPZKLoFPCa9IusPSyYVX9XloX8P6D8BgAA//8DAFBL&#13;&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#13;&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#13;&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAKWRFyy9AQAAdAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#13;&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC4z20LZAAAACAEAAA8AAAAAAAAAAAAAAAAAFwQAAGRy&#13;&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#13;&#10;" filled="f" stroked="f">
                     <v:path arrowok="t"/>
                     <w10:anchorlock/>
                   </v:rect>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="000A2F14">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00CF0571" w14:paraId="0F6DA1DB" w14:textId="77777777" w:rsidTr="00662A60">
-      <w:tblPrEx>
-[...4 lines deleted...]
-      </w:tblPrEx>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6752" w:type="dxa"/>
           <w:tcBorders>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="1075457E" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRPr="00507474" w:rsidRDefault="00D11652" w:rsidP="00D11652">
           <w:pPr>
             <w:pStyle w:val="Titre2"/>
             <w:numPr>
               <w:ilvl w:val="0"/>
               <w:numId w:val="0"/>
             </w:numPr>
             <w:ind w:left="-108"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00507474">
@@ -1688,51 +1650,51 @@
         <w:p w14:paraId="23E7D1F0" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRPr="00092588" w:rsidRDefault="00CF0571">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="840"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7BE714D7" w14:textId="77777777" w:rsidR="00CF0571" w:rsidRDefault="00CF0571">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
       <w:rPr>
         <w:sz w:val="10"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="878C7B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2064,55 +2026,56 @@
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0" w:tplc="CC1E4CE0">
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val="o"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="720"/>
           </w:tabs>
           <w:ind w:left="720" w:hanging="360"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="681470669">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="238"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -2149,81 +2112,84 @@
     <w:rsid w:val="0015581E"/>
     <w:rsid w:val="00170A5C"/>
     <w:rsid w:val="00171D46"/>
     <w:rsid w:val="001749D9"/>
     <w:rsid w:val="0018164F"/>
     <w:rsid w:val="0019424B"/>
     <w:rsid w:val="001954CF"/>
     <w:rsid w:val="001A077C"/>
     <w:rsid w:val="001B506A"/>
     <w:rsid w:val="001C6A97"/>
     <w:rsid w:val="001D25CD"/>
     <w:rsid w:val="001E07A2"/>
     <w:rsid w:val="00202CB1"/>
     <w:rsid w:val="00203A53"/>
     <w:rsid w:val="00222EFB"/>
     <w:rsid w:val="0022406C"/>
     <w:rsid w:val="002246D0"/>
     <w:rsid w:val="00226FB9"/>
     <w:rsid w:val="00234EA0"/>
     <w:rsid w:val="002415B8"/>
     <w:rsid w:val="00242424"/>
     <w:rsid w:val="00242792"/>
     <w:rsid w:val="00252728"/>
     <w:rsid w:val="00253CB5"/>
     <w:rsid w:val="00282CF5"/>
+    <w:rsid w:val="0028545A"/>
     <w:rsid w:val="002A61D1"/>
     <w:rsid w:val="002B772B"/>
     <w:rsid w:val="002D36AA"/>
     <w:rsid w:val="002D7631"/>
     <w:rsid w:val="002F13CB"/>
     <w:rsid w:val="002F6940"/>
     <w:rsid w:val="002F7A32"/>
     <w:rsid w:val="00300288"/>
     <w:rsid w:val="003003CA"/>
     <w:rsid w:val="003021F3"/>
     <w:rsid w:val="00302B1B"/>
     <w:rsid w:val="00314436"/>
     <w:rsid w:val="00314459"/>
     <w:rsid w:val="0033700C"/>
     <w:rsid w:val="00356F89"/>
     <w:rsid w:val="00365A51"/>
     <w:rsid w:val="0037091C"/>
     <w:rsid w:val="003710CF"/>
+    <w:rsid w:val="00374BF5"/>
     <w:rsid w:val="003879E4"/>
     <w:rsid w:val="003B3366"/>
     <w:rsid w:val="003B7691"/>
     <w:rsid w:val="003D0852"/>
     <w:rsid w:val="003E2539"/>
     <w:rsid w:val="003E409F"/>
     <w:rsid w:val="003F093E"/>
     <w:rsid w:val="003F4C84"/>
     <w:rsid w:val="003F6BF8"/>
     <w:rsid w:val="004155FA"/>
     <w:rsid w:val="00423AA6"/>
     <w:rsid w:val="00425524"/>
     <w:rsid w:val="0042579B"/>
+    <w:rsid w:val="00434FAF"/>
     <w:rsid w:val="004351BA"/>
     <w:rsid w:val="00442AB5"/>
     <w:rsid w:val="00461A88"/>
     <w:rsid w:val="00475CA1"/>
     <w:rsid w:val="00485923"/>
     <w:rsid w:val="00491360"/>
     <w:rsid w:val="004A195C"/>
     <w:rsid w:val="004B64EB"/>
     <w:rsid w:val="004C07FE"/>
     <w:rsid w:val="004C67ED"/>
     <w:rsid w:val="004E2F33"/>
     <w:rsid w:val="00507474"/>
     <w:rsid w:val="0052003F"/>
     <w:rsid w:val="0053029E"/>
     <w:rsid w:val="00541BB2"/>
     <w:rsid w:val="0055429A"/>
     <w:rsid w:val="005577EF"/>
     <w:rsid w:val="0057789A"/>
     <w:rsid w:val="0058298A"/>
     <w:rsid w:val="00597E1A"/>
     <w:rsid w:val="005C3469"/>
     <w:rsid w:val="005C62AE"/>
     <w:rsid w:val="005D3B9D"/>
     <w:rsid w:val="005E174C"/>
     <w:rsid w:val="005E2F52"/>
@@ -2359,76 +2325,120 @@
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="53CE1CA4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFCD0509-C21A-B94A-83AB-171D126C9430}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2503,52 +2513,52 @@
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="72"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="73"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 2" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Grid Table 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="37"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="39" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2654,68 +2664,74 @@
       <w:bCs/>
       <w:caps/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="En-tte">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Pieddepage">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Lienhypertexte">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:strike w:val="0"/>
@@ -2750,62 +2766,61 @@
     <w:semiHidden/>
     <w:rsid w:val="00A4539A"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textedebulles">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00C61F6E"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>